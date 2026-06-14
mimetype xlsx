--- v0 (2026-05-17)
+++ v1 (2026-06-14)
@@ -6,87 +6,87 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\CommInv\AHP\2026 AHP\Forms_Online Updates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DBE15C0-F5A3-46D7-AF1E-298A651758DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A12F6B72-171F-4D5E-892B-CC6A33F1A212}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D80F77FC-D6DB-4D1C-8EC6-2EA12C88004C}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D80F77FC-D6DB-4D1C-8EC6-2EA12C88004C}"/>
   </bookViews>
   <sheets>
     <sheet name="Scoring" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C72" i="1" l="1"/>
-  <c r="C52" i="1"/>
+  <c r="C52" i="1" l="1"/>
   <c r="G24" i="1"/>
   <c r="H20" i="1" s="1"/>
   <c r="H23" i="1" l="1"/>
   <c r="H21" i="1"/>
+  <c r="C21" i="1" s="1"/>
   <c r="H22" i="1"/>
-  <c r="C21" i="1" l="1"/>
+  <c r="C72" i="1" l="1"/>
   <c r="H24" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="105">
   <si>
     <t>Points Available</t>
   </si>
   <si>
     <t>Application Self-Score</t>
   </si>
   <si>
     <t>Use of Donated or Conveyed Government-owned or Other Properties</t>
   </si>
   <si>
     <t>Total of 5 points possible</t>
   </si>
   <si>
     <t>5 points</t>
   </si>
   <si>
     <t xml:space="preserve">     5 points</t>
   </si>
   <si>
@@ -1288,51 +1288,51 @@
       <c r="J19" s="32"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="7"/>
       <c r="F20" s="14" t="s">
         <v>100</v>
       </c>
       <c r="G20" s="21"/>
       <c r="H20" s="27" t="str">
         <f>IFERROR(G20/G24,"")</f>
         <v/>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="11" t="str">
-        <f>IFERROR(IF(G20/G24&gt;60%,20,(20*H20)+(18*H21)+(16*H22)),"")</f>
+        <f>IFERROR(IF(G20/G24&gt;=60%,20,(20*H20)+(18*H21)+(16*H22)),"")</f>
         <v/>
       </c>
       <c r="F21" s="14" t="s">
         <v>101</v>
       </c>
       <c r="G21" s="21"/>
       <c r="H21" s="27" t="str">
         <f>IFERROR(G21/G24,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="25"/>
       <c r="C22" s="26"/>
       <c r="F22" s="14" t="s">
         <v>102</v>
       </c>
       <c r="G22" s="21"/>
       <c r="H22" s="27" t="str">
         <f>IFERROR(G22/G24,"")</f>
         <v/>
       </c>
@@ -1698,51 +1698,51 @@
         <v>72</v>
       </c>
       <c r="C69" s="20"/>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="20"/>
     </row>
     <row r="71" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A71" s="22"/>
       <c r="B71" s="25"/>
       <c r="C71" s="26"/>
     </row>
     <row r="72" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B72" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C72" s="12">
         <f>SUM(C5:C7,C10:C16,C18,C21,C24:C26,C28:C31,C34:C43,C46:C49,C52:C53,C54:C58,C60:C70)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="dW6gNeHeuak0fUYvkcemUnPcBOY29FzbdJZJI6hAA+MeM6Ej/2K2Qjp4mqpp4eUrZdqbkZB59+/D46L2nYYCAg==" saltValue="O0M9ZFaSPKKpRnyoS4/1rQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="1gANgA7J5vGCSwHq+H/LDmIep8hafXCFsz0Cfx7lvkZDVFy5CcSq7DAOnz1eKKuf4keRtyPqO7TeZTip+/C8sA==" saltValue="66IFGFCO/X4p6NJa8f7q7g==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="10">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="E19:J19"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="E4:I4"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Subsidy per Unit" error="Subsidy per unit cannot exceed $75,000" promptTitle="Subsidy Per Unit" sqref="G52" xr:uid="{F283088F-2D47-4542-AEE4-9557A5499AD0}">
       <formula1>75000</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>